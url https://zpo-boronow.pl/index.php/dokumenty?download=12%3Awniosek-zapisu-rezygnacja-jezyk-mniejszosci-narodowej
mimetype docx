--- v0 (2025-11-15)
+++ v1 (2026-08-25)
@@ -1076,148 +1076,155 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1667EA37" w14:textId="77777777" w:rsidR="0097280E" w:rsidRDefault="0097280E" w:rsidP="003B353E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9109B6" w14:textId="77777777" w:rsidR="003B353E" w:rsidRDefault="003B353E" w:rsidP="003B353E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762E5AC3" w14:textId="1FA7E857" w:rsidR="00C149E1" w:rsidRPr="00C149E1" w:rsidRDefault="00C149E1" w:rsidP="00C149E1">
+    <w:p w14:paraId="762E5AC3" w14:textId="37BDBDED" w:rsidR="00C149E1" w:rsidRPr="00C149E1" w:rsidRDefault="00C149E1" w:rsidP="00C149E1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B353E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z art. 4 pkt 19 ustawy z dnia 14 grudnia 2016 r. – Prawo oświatowe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:r w:rsidR="00A83A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tekst jednolity </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Dz.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>U. 202</w:t>
       </w:r>
-      <w:r w:rsidR="008B4BE8">
+      <w:r w:rsidR="00A83A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz.</w:t>
       </w:r>
-      <w:r w:rsidR="008B4BE8">
+      <w:r w:rsidR="00A83A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>737</w:t>
+        <w:t>1043</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>przez rodziców należy także rozumieć prawnych opiekunów dziecka oraz osoby (podmioty) sprawujące pieczę zastępczą nad dzieckiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5CEE43" w14:textId="77777777" w:rsidR="003B353E" w:rsidRPr="003B353E" w:rsidRDefault="003B353E" w:rsidP="003E2F9F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2249,148 +2256,155 @@
     </w:p>
     <w:p w14:paraId="709D1515" w14:textId="77777777" w:rsidR="0058386F" w:rsidRDefault="0058386F" w:rsidP="0058386F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553EB213" w14:textId="77777777" w:rsidR="00C149E1" w:rsidRDefault="00C149E1" w:rsidP="00C149E1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61426F06" w14:textId="3F0D9231" w:rsidR="0058386F" w:rsidRPr="00C149E1" w:rsidRDefault="00C149E1" w:rsidP="00C149E1">
+    <w:p w14:paraId="61426F06" w14:textId="7D2B4B4C" w:rsidR="0058386F" w:rsidRPr="00C149E1" w:rsidRDefault="00C149E1" w:rsidP="00C149E1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B353E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zgodnie z art. 4 pkt 19 ustawy z dnia 14 grudnia 2016 r. – Prawo oświatowe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C149E1">
+      <w:r w:rsidR="00A83A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tekst jednolity </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A7F" w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Dz.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A83A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C149E1">
+      <w:r w:rsidR="00A83A7F" w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>U. 202</w:t>
       </w:r>
-      <w:r w:rsidR="008B4BE8">
+      <w:r w:rsidR="00A83A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C149E1">
+      <w:r w:rsidR="00A83A7F" w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> poz. </w:t>
+        <w:t xml:space="preserve"> poz.</w:t>
       </w:r>
-      <w:r w:rsidR="008B4BE8">
+      <w:r w:rsidR="00A83A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>737</w:t>
+        <w:t>1043</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="0058386F" w:rsidRPr="00C149E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>przez rodziców należy także rozumieć prawnych opiekunów dziecka oraz osoby (podmioty) sprawujące pieczę zastępczą nad dzieckiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAA1724" w14:textId="77777777" w:rsidR="0058386F" w:rsidRPr="003B353E" w:rsidRDefault="0058386F" w:rsidP="0058386F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3352,55 +3366,57 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0097280E"/>
     <w:rsid w:val="000F1981"/>
     <w:rsid w:val="00140D9E"/>
     <w:rsid w:val="00186CF5"/>
     <w:rsid w:val="001C783F"/>
     <w:rsid w:val="002359DE"/>
     <w:rsid w:val="00242645"/>
     <w:rsid w:val="002459AE"/>
     <w:rsid w:val="002712F5"/>
     <w:rsid w:val="002B622E"/>
     <w:rsid w:val="002C1873"/>
     <w:rsid w:val="002F7F48"/>
     <w:rsid w:val="003B1577"/>
     <w:rsid w:val="003B353E"/>
     <w:rsid w:val="003E2F9F"/>
     <w:rsid w:val="00496C76"/>
     <w:rsid w:val="004A741B"/>
     <w:rsid w:val="0058386F"/>
     <w:rsid w:val="00723663"/>
     <w:rsid w:val="007B3D1B"/>
     <w:rsid w:val="00812C7D"/>
     <w:rsid w:val="00863310"/>
+    <w:rsid w:val="00886569"/>
     <w:rsid w:val="008B4BE8"/>
     <w:rsid w:val="009034EF"/>
     <w:rsid w:val="0097280E"/>
     <w:rsid w:val="009E7FD4"/>
     <w:rsid w:val="00A520D6"/>
+    <w:rsid w:val="00A83A7F"/>
     <w:rsid w:val="00B545F6"/>
     <w:rsid w:val="00B760DF"/>
     <w:rsid w:val="00BD06C3"/>
     <w:rsid w:val="00BE4960"/>
     <w:rsid w:val="00C149E1"/>
     <w:rsid w:val="00C150AA"/>
     <w:rsid w:val="00FC5B7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -4234,66 +4250,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA68CE45-237B-4133-8A18-FD4F06ACAFEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>486</Words>
-  <Characters>2920</Characters>
+  <Words>491</Words>
+  <Characters>2948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3400</CharactersWithSpaces>
+  <CharactersWithSpaces>3433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ewelina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>